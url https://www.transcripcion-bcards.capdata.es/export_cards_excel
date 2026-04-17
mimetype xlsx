--- v0 (2026-01-07)
+++ v1 (2026-04-17)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:P75"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nombre completo</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Cargo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Empresa</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -2873,45 +2873,703 @@
       <c r="D62" t="inlineStr">
         <is>
           <t>alex.global@holding.com</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>5550199</t>
         </is>
       </c>
       <c r="F62" t="inlineStr"/>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr">
         <is>
           <t>Avenida Principal 500</t>
         </is>
       </c>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr"/>
       <c r="K62" t="inlineStr"/>
       <c r="L62" t="inlineStr"/>
       <c r="M62" t="inlineStr"/>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr"/>
       <c r="P62" t="inlineStr"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>Carlos Rodríguez Méndez</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Director de Ventas Regional</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Logística Avanzada S.A.</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>c.rodriguez@logisticsa.com</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>932100200</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>670112233</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>www.logisticsa.com</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Calle Industria 15</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr"/>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>08020</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>España</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr"/>
+      <c r="N63" t="inlineStr"/>
+      <c r="O63" t="inlineStr"/>
+      <c r="P63" t="inlineStr"/>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Carlos Rodríguez Méndez</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Director de Ventas Regional</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Logística Avanzada S.A.</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>c.rodriguez@logisticsa.com</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>932100200</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>670112233</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>www.logisticsa.com</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Calle Industria 15</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr"/>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>08020</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>España</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr"/>
+      <c r="N64" t="inlineStr"/>
+      <c r="O64" t="inlineStr"/>
+      <c r="P64" t="inlineStr"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Carlos Rodríguez Méndez</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Director de Ventas Regional</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Logística Avanzada S.A.</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>c.rodriguez@logisticsa.com</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>932100200</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>670112233</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>www.logisticsa.com</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Calle Industria 15</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr"/>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>08020</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>España</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr"/>
+      <c r="N65" t="inlineStr"/>
+      <c r="O65" t="inlineStr"/>
+      <c r="P65" t="inlineStr"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Carlos Rodríguez Méndez</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Director de Ventas Regional</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Logística Avanzada S.A.</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>c.rodriguez@logisticsa.com</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>932100200</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>670112233</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>www.logisticsa.com</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Calle Industria 15, Polígono Prat</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr"/>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>08020</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>España</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr"/>
+      <c r="N66" t="inlineStr"/>
+      <c r="O66" t="inlineStr"/>
+      <c r="P66" t="inlineStr"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>Carlos Rodríguez Méndez</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Director de Ventas Regional</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Logística Avanzada S.A.</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>c.rodriguez@logisticsa.com</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>932100200</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>670112233</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>www.logisticsa.com</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Calle Industria 15</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>08020</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>España</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr"/>
+      <c r="N67" t="inlineStr"/>
+      <c r="O67" t="inlineStr"/>
+      <c r="P67" t="inlineStr"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>Juan García Pérez</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Director de Operaciones</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Distribuciones Globales S.A.</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>juan.garcia@globales.com</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>910111222</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>600123456</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>https://www.distribucionesglobales.com</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Paseo de la Castellana 100</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr"/>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>28046</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>España</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>linkedin.com/in/juangarciaop</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr"/>
+      <c r="O68" t="inlineStr"/>
+      <c r="P68" t="inlineStr"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>Sra Alejandra Montesinos de Oca</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Directora de Operaciones EMEA</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Logística Avanzada de España S.A.</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>amontesinos@logistica-avanzada.es</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr"/>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>611223344</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>www.logistica-avanzada.com</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr"/>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>28016</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>España</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>linkedin.com/in/amontesinos-ops</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr"/>
+      <c r="O69" t="inlineStr"/>
+      <c r="P69" t="inlineStr"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Juan Pérez</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Estratega de Growth Marketing</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Nexus Digital</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>juan.perez@nexusdigital.com</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr"/>
+      <c r="F70" t="inlineStr"/>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>www.nexusdigital.com</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr"/>
+      <c r="I70" t="inlineStr"/>
+      <c r="J70" t="inlineStr"/>
+      <c r="K70" t="inlineStr"/>
+      <c r="L70" t="inlineStr"/>
+      <c r="M70" t="inlineStr"/>
+      <c r="N70" t="inlineStr"/>
+      <c r="O70" t="inlineStr"/>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>Escanea para mi portafolio.</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>Sin Nombre</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr"/>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Rossa</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>clientes@rossa.app</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr"/>
+      <c r="F71" t="inlineStr"/>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>www.rossa.app</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr"/>
+      <c r="I71" t="inlineStr"/>
+      <c r="J71" t="inlineStr"/>
+      <c r="K71" t="inlineStr"/>
+      <c r="L71" t="inlineStr"/>
+      <c r="M71" t="inlineStr"/>
+      <c r="N71" t="inlineStr"/>
+      <c r="O71" t="inlineStr"/>
+      <c r="P71" t="inlineStr"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>Sin Nombre</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr"/>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Rossa</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>clientes@rossa.app</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr"/>
+      <c r="F72" t="inlineStr"/>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>www.rossa.app</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr"/>
+      <c r="I72" t="inlineStr"/>
+      <c r="J72" t="inlineStr"/>
+      <c r="K72" t="inlineStr"/>
+      <c r="L72" t="inlineStr"/>
+      <c r="M72" t="inlineStr"/>
+      <c r="N72" t="inlineStr"/>
+      <c r="O72" t="inlineStr"/>
+      <c r="P72" t="inlineStr"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>Sin Nombre</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Rossa</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>clientes@rossa.app</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr"/>
+      <c r="F73" t="inlineStr"/>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>www.rossa.app</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr"/>
+      <c r="I73" t="inlineStr"/>
+      <c r="J73" t="inlineStr"/>
+      <c r="K73" t="inlineStr"/>
+      <c r="L73" t="inlineStr"/>
+      <c r="M73" t="inlineStr"/>
+      <c r="N73" t="inlineStr"/>
+      <c r="O73" t="inlineStr"/>
+      <c r="P73" t="inlineStr"/>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>Sin Nombre</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Rossa</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>clientes@rossa.app</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr"/>
+      <c r="F74" t="inlineStr"/>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>www.rossa.app</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr"/>
+      <c r="I74" t="inlineStr"/>
+      <c r="J74" t="inlineStr"/>
+      <c r="K74" t="inlineStr"/>
+      <c r="L74" t="inlineStr"/>
+      <c r="M74" t="inlineStr"/>
+      <c r="N74" t="inlineStr"/>
+      <c r="O74" t="inlineStr"/>
+      <c r="P74" t="inlineStr"/>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>Sin Nombre</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr"/>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Rossa</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>clientes@rossa.app</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr"/>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>644747185</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>www.rossa.app</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr"/>
+      <c r="I75" t="inlineStr"/>
+      <c r="J75" t="inlineStr"/>
+      <c r="K75" t="inlineStr"/>
+      <c r="L75" t="inlineStr"/>
+      <c r="M75" t="inlineStr"/>
+      <c r="N75" t="inlineStr"/>
+      <c r="O75" t="inlineStr"/>
+      <c r="P75" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>